--- v0 (2025-12-07)
+++ v1 (2026-06-09)
@@ -122,50 +122,52 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5095"/>
         <w:gridCol w:w="4250"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A268FD" w:rsidTr="00A268FD">
         <w:trPr>
           <w:trHeight w:val="2765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5095" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A268FD" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A268FD" w:rsidRPr="0099314A" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099314A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Директору ГАОУ ЧАО «Чукотский </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A268FD" w:rsidRPr="0099314A" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
             <w:pPr>
@@ -336,52 +338,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001243B3" w:rsidRDefault="001243B3" w:rsidP="00A268FD">
       <w:pPr>
         <w:ind w:right="423"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00A268FD" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
       <w:pPr>
         <w:ind w:left="142" w:right="423"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -482,58 +482,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:lang w:val="tt-RU"/>
               </w:rPr>
               <w:t>С  Правилами внутреннего распорядка в интернате,  Договором о взаимной ответственности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  Государственного автономного общеобразовательного учреждения Чукотского автономного округа «Чукотский окружной профильный лицей»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t>. С п</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">равилами поведения обучающихся, Положением о внешнем виде обучающихся, </w:t>
+              <w:t xml:space="preserve">. С правилами поведения обучающихся, Положением о внешнем виде обучающихся, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:lang w:val="tt-RU"/>
               </w:rPr>
               <w:t>ознакомлен(а).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A268FD" w:rsidRPr="00A268FD" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -589,51 +582,63 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ф.И.О______________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A268FD" w:rsidRPr="00671F6B" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671F6B">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Дата подачи заявления: «___»__________ 2025 год </w:t>
+              <w:t>Дата подачи</w:t>
+            </w:r>
+            <w:r w:rsidR="00362493">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявления: «___»__________ 20__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671F6B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00A268FD" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00A268FD" w:rsidRDefault="00A268FD" w:rsidP="00A268FD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -688,58 +693,58 @@
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009253B1" w:rsidRPr="009253B1" w:rsidSect="001243B3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07904066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="592E9AAC"/>
     <w:lvl w:ilvl="0" w:tplc="3F9E2344">
@@ -1091,81 +1096,82 @@
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001243B3"/>
     <w:rsid w:val="000A5641"/>
     <w:rsid w:val="001243B3"/>
     <w:rsid w:val="001E1A4C"/>
+    <w:rsid w:val="00362493"/>
     <w:rsid w:val="004559D5"/>
     <w:rsid w:val="0061224E"/>
     <w:rsid w:val="009253B1"/>
     <w:rsid w:val="009E6CDF"/>
     <w:rsid w:val="00A268FD"/>
     <w:rsid w:val="00A3638B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6EF5DBD4"/>
+  <w14:docId w14:val="52150DBF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BD868351-011C-4CA0-80CC-2285FCA702FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>