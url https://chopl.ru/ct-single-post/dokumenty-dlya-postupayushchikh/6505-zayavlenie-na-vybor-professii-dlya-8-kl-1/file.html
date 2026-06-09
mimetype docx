--- v0 (2025-12-07)
+++ v1 (2026-06-09)
@@ -18,52 +18,50 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00A7146D" w:rsidRDefault="00A7146D" w:rsidP="0067275C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4790"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="7186"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="10277"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="566"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00BA57B2" w:rsidRDefault="00BA57B2" w:rsidP="00BA57B2">
       <w:pPr>
         <w:ind w:right="424"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="tt-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="tt-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРИЛОЖЕНИЕ К ЗАЯВЛЕНИЮ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA57B2" w:rsidRPr="00A268FD" w:rsidRDefault="00BA57B2" w:rsidP="00BA57B2">
@@ -137,56 +135,58 @@
           <w:tab w:val="left" w:pos="4790"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="7186"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="10277"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="566"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004844A1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>к договору между Лицеем, родителями (законными представителями) и обучающимися 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004844A1">
+      <w:r w:rsidR="009E49E7">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>классов на 2025-2026 уч. год</w:t>
+        <w:t>классов</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00BA57B2" w:rsidRPr="004844A1" w:rsidRDefault="00BA57B2" w:rsidP="00BA57B2">
       <w:pPr>
         <w:ind w:right="423"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
@@ -1885,81 +1885,82 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001243B3"/>
     <w:rsid w:val="000A5641"/>
     <w:rsid w:val="000F1A38"/>
     <w:rsid w:val="001243B3"/>
     <w:rsid w:val="001E1A4C"/>
     <w:rsid w:val="004559D5"/>
     <w:rsid w:val="004844A1"/>
     <w:rsid w:val="0061224E"/>
     <w:rsid w:val="0067275C"/>
     <w:rsid w:val="009253B1"/>
+    <w:rsid w:val="009E49E7"/>
     <w:rsid w:val="009E6CDF"/>
     <w:rsid w:val="00A268FD"/>
     <w:rsid w:val="00A3638B"/>
     <w:rsid w:val="00A4230E"/>
     <w:rsid w:val="00A7146D"/>
     <w:rsid w:val="00BA57B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A8DB89D"/>
+  <w14:docId w14:val="5518AC28"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BD868351-011C-4CA0-80CC-2285FCA702FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2706,70 +2707,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>174</Words>
-  <Characters>998</Characters>
+  <Words>171</Words>
+  <Characters>980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1170</CharactersWithSpaces>
+  <CharactersWithSpaces>1149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Заместитель директора по учебной работе</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>