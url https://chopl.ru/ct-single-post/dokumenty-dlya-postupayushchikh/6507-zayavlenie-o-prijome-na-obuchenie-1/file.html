--- v0 (2025-12-28)
+++ v1 (2026-06-09)
@@ -4,132 +4,146 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9345"/>
+        <w:gridCol w:w="3256"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B3AFB" w:rsidTr="00B65C5B">
-[...4 lines deleted...]
-          <w:p w:rsidR="004B3AFB" w:rsidRPr="0099314A" w:rsidRDefault="004B3AFB" w:rsidP="004B3AFB">
+      <w:tr w:rsidR="004B3AFB" w:rsidTr="00494968">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B3AFB" w:rsidRPr="00494968" w:rsidRDefault="00494968" w:rsidP="004B3AFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0099314A">
-[...9 lines deleted...]
-          <w:p w:rsidR="004B3AFB" w:rsidRDefault="006D6871" w:rsidP="004B3AFB">
+            <w:r w:rsidRPr="00494968">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Регистрационный №____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B3AFB" w:rsidRDefault="00494968" w:rsidP="004B3AFB">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="004B3AFB" w:rsidRPr="0099314A">
+            <w:r w:rsidRPr="00494968">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>«___»___________</w:t>
+            </w:r>
+            <w:r w:rsidR="006D6871" w:rsidRPr="00494968">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00494968">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3AFB" w:rsidRPr="00494968">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004B3AFB" w:rsidRDefault="004B3AFB" w:rsidP="004B3AFB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4672"/>
         <w:gridCol w:w="4673"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B3AFB" w:rsidTr="00B65C5B">
         <w:trPr>
           <w:trHeight w:val="1910"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1196,61 +1210,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="008270FF" w:rsidTr="003B5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="008270FF" w:rsidRDefault="008270FF" w:rsidP="003B5914">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Мать</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (Ф.И.О):</w:t>
+              <w:t>Мать (Ф.И.О):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="008270FF" w:rsidRDefault="008270FF" w:rsidP="003B5914">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008270FF" w:rsidTr="003B5914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
@@ -1602,52 +1606,50 @@
             <w:r w:rsidRPr="00B65C5B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(место для подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00384875" w:rsidRDefault="00384875" w:rsidP="00C77739">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00D0442D" w:rsidRPr="0099314A" w:rsidRDefault="00B65C5B" w:rsidP="008270FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099314A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>На основании ст.14 Федерального закона от 29.12.2012 № 273-ФЗ «Об образовании в Российской Федерации» прошу организовать для моего ребенка обуче</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2754,51 +2756,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ф.И.О______________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D0442D" w:rsidRPr="00671F6B" w:rsidRDefault="00671F6B" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Дата подачи заявления: «___»__________ 2025 год</w:t>
+              <w:t>Дата подачи</w:t>
+            </w:r>
+            <w:r w:rsidR="008E401E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявления: «___»__________ 20__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год</w:t>
             </w:r>
             <w:r w:rsidR="00C77739" w:rsidRPr="00671F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00D0442D" w:rsidRDefault="00D0442D" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -4619,110 +4639,112 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C20AD5"/>
     <w:rsid w:val="000427B6"/>
     <w:rsid w:val="00086949"/>
     <w:rsid w:val="001654F1"/>
     <w:rsid w:val="001A2DFE"/>
     <w:rsid w:val="00217A2A"/>
     <w:rsid w:val="00251800"/>
     <w:rsid w:val="002F77FF"/>
     <w:rsid w:val="00301282"/>
     <w:rsid w:val="00384875"/>
     <w:rsid w:val="003B596D"/>
     <w:rsid w:val="004318E9"/>
+    <w:rsid w:val="00494968"/>
     <w:rsid w:val="004B3AFB"/>
     <w:rsid w:val="004D3D97"/>
     <w:rsid w:val="00570529"/>
     <w:rsid w:val="00572A9F"/>
     <w:rsid w:val="00575BBB"/>
     <w:rsid w:val="005B6668"/>
     <w:rsid w:val="005C7FD6"/>
     <w:rsid w:val="005D447B"/>
     <w:rsid w:val="00626AFF"/>
     <w:rsid w:val="00671F6B"/>
     <w:rsid w:val="006957B5"/>
     <w:rsid w:val="006C02F2"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="00724B36"/>
     <w:rsid w:val="00737DA4"/>
     <w:rsid w:val="00794334"/>
     <w:rsid w:val="008270FF"/>
+    <w:rsid w:val="008E401E"/>
     <w:rsid w:val="008E4CB4"/>
     <w:rsid w:val="00925546"/>
     <w:rsid w:val="00976A99"/>
     <w:rsid w:val="0099314A"/>
     <w:rsid w:val="00B65C5B"/>
     <w:rsid w:val="00B91D66"/>
     <w:rsid w:val="00C20AD5"/>
     <w:rsid w:val="00C77739"/>
     <w:rsid w:val="00C9382B"/>
     <w:rsid w:val="00D0442D"/>
     <w:rsid w:val="00DA70BF"/>
     <w:rsid w:val="00DD3FD1"/>
     <w:rsid w:val="00E50261"/>
     <w:rsid w:val="00E523CC"/>
     <w:rsid w:val="00F146A4"/>
     <w:rsid w:val="00F1676B"/>
     <w:rsid w:val="00FA2E7A"/>
     <w:rsid w:val="00FC6CE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="64C4EFB8"/>
+  <w14:docId w14:val="7F5C7B0B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8447D97A-B366-42DF-ABB7-3D29C2EA6165}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5445,70 +5467,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>687</Words>
-  <Characters>3920</Characters>
+  <Words>685</Words>
+  <Characters>3909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4598</CharactersWithSpaces>
+  <CharactersWithSpaces>4585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>