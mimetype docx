--- v0 (2025-12-07)
+++ v1 (2026-06-09)
@@ -541,52 +541,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«___» _____________ 20__ года рождения принять участие в индивидуальном отборе в 8/9/10 класс с изучением предметов на профильном уровне (___________________________________</w:t>
             </w:r>
             <w:r w:rsidR="004C3370">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
             <w:r w:rsidR="001E7302">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>\</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="0044771D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> профиль/предпрофиль).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0044771D" w:rsidRDefault="0044771D" w:rsidP="00EF7575">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0044771D" w:rsidRPr="00EF7575" w:rsidRDefault="0044771D" w:rsidP="00EF7575">
             <w:pPr>
               <w:ind w:left="-105"/>
@@ -918,51 +916,80 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ф.И.О______________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EF7575" w:rsidRPr="00671F6B" w:rsidRDefault="00EF7575" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Дата подачи заявления: «___»__________ 2025 год </w:t>
+              <w:t>Дата подачи</w:t>
+            </w:r>
+            <w:r w:rsidR="0058010D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявления: «___»__________ 20</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="000517B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="423" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00EF7575" w:rsidRDefault="00EF7575" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EF7575" w:rsidRDefault="00EF7575" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -1324,88 +1351,90 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC15A7"/>
+    <w:rsid w:val="000517B3"/>
     <w:rsid w:val="001E7302"/>
     <w:rsid w:val="0044771D"/>
     <w:rsid w:val="004C3370"/>
     <w:rsid w:val="0056378E"/>
+    <w:rsid w:val="0058010D"/>
     <w:rsid w:val="005E21DE"/>
     <w:rsid w:val="00920A95"/>
     <w:rsid w:val="009421E4"/>
     <w:rsid w:val="009F4912"/>
     <w:rsid w:val="00B05A76"/>
     <w:rsid w:val="00DC15A7"/>
     <w:rsid w:val="00E826C5"/>
     <w:rsid w:val="00EF7575"/>
     <w:rsid w:val="00F14F4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FB32123"/>
+  <w14:docId w14:val="078B2E52"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E153D676-B522-4148-A747-75D55D042FA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>