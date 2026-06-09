--- v0 (2025-12-29)
+++ v1 (2026-06-09)
@@ -111,91 +111,91 @@
       <w:tr w:rsidR="00F168CB" w:rsidRPr="00F168CB" w:rsidTr="00F168CB">
         <w:trPr>
           <w:trHeight w:val="3360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F168CB" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F168CB" w:rsidRPr="0099314A" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
+          <w:p w:rsidR="00F168CB" w:rsidRPr="0099314A" w:rsidRDefault="00F168CB" w:rsidP="00D3030C">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099314A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Директору ГАОУ ЧАО «Чукотский </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F168CB" w:rsidRPr="0099314A" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
+          <w:p w:rsidR="00F168CB" w:rsidRPr="0099314A" w:rsidRDefault="00F168CB" w:rsidP="00D3030C">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099314A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>окружной профильный лицей»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F168CB" w:rsidRPr="0099314A" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
+          <w:p w:rsidR="00F168CB" w:rsidRPr="0099314A" w:rsidRDefault="00F168CB" w:rsidP="00D3030C">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B3AFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>В.В. Самыгиной</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F168CB" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
@@ -460,51 +460,51 @@
           <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9017"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F168CB" w:rsidRPr="00EA015F" w:rsidTr="0016768F">
+      <w:tr w:rsidR="00F168CB" w:rsidRPr="0037481B" w:rsidTr="0016768F">
         <w:trPr>
           <w:trHeight w:val="6051"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9017" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F168CB" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24886">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Я</w:t>
@@ -643,96 +643,85 @@
             <w:r w:rsidRPr="00E24886">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>воспитания</w:t>
             </w:r>
             <w:r w:rsidR="00EA015F">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> моего ребенка</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24886">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> при реализации образовательной программы среднего общего образования, информационного обеспечения проведения единого государственного экзамена, </w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t xml:space="preserve"> при реализации образовательной программы среднего общего образования, информационного обеспечения проведения единого государственного экзамена, исполнения обязанностей, вытекающих из требований Федерального закона РФ от 29.12.2012 № 273-ФЗ «Об образовании в Российской Федерации», ФЗ от 27.07.2010 № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг», обеспечения соблюдения законов и иных нормативных правовых актов.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA015F">
+              <w:rPr>
+                <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F168CB" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E24886">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>исполнения обязанностей, вытекающих из требований Федерального закона РФ от 29.12.2012 № 273-ФЗ «Об образовании в Российской Федерации», ФЗ от 27.07.2010 № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг», обеспечения соблюдения законов и иных нормативных правовых актов.</w:t>
-[...27 lines deleted...]
-              </w:rPr>
               <w:t>Под обработкой необходимо понимать: сбор, систематизацию, накопление, хранение, уточнение (обновление, изменение), использование, распространение, обезличивание, блокирование, уничтожение, хранение данных при автоматизированной и без использования средств автоматизации обработке.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F168CB" w:rsidRPr="00EA015F" w:rsidTr="00F168CB">
+      <w:tr w:rsidR="00F168CB" w:rsidRPr="0037481B" w:rsidTr="00F168CB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9017" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00F168CB" w:rsidRPr="00E24886" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
             <w:pPr>
@@ -762,51 +751,51 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">: определён в Приложении </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24886">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F168CB" w:rsidRPr="00EA015F" w:rsidTr="00F168CB">
+      <w:tr w:rsidR="00F168CB" w:rsidRPr="0037481B" w:rsidTr="00F168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9017" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F168CB" w:rsidRPr="00E24886" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24886">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Подтверждаю, что ознакомлен(а) с документами ГАОУ ЧАО «Чукотский окружной профильный лицей», устанавливающими порядок обработки персональных данных, а также с моими правами и обязанностями.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F168CB" w:rsidRDefault="00F168CB" w:rsidP="00F168CB">
@@ -889,51 +878,80 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ф.И.О______________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F168CB" w:rsidRPr="00671F6B" w:rsidRDefault="00F168CB" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Дата подачи заявления: «___»__________ 2025 год </w:t>
+              <w:t>Дата подачи</w:t>
+            </w:r>
+            <w:r w:rsidR="0037481B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заявления: «___»__________ 20</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00D3030C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00F168CB" w:rsidRDefault="00F168CB" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F168CB" w:rsidRDefault="00F168CB" w:rsidP="001E109E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -1456,51 +1474,51 @@
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Домашний телефон(если есть)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5184" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0016768F" w:rsidRPr="0016768F" w:rsidRDefault="0016768F" w:rsidP="00F168CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0016768F" w:rsidRPr="00EA015F" w:rsidTr="0016768F">
+      <w:tr w:rsidR="0016768F" w:rsidRPr="0037481B" w:rsidTr="0016768F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3813" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="0016768F" w:rsidRPr="0016768F" w:rsidRDefault="00931659" w:rsidP="00F168CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Степень родства с ребенком(мать/отец/опекун)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2289,118 +2307,120 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A05CE"/>
     <w:rsid w:val="00096907"/>
     <w:rsid w:val="00106631"/>
     <w:rsid w:val="001305C0"/>
     <w:rsid w:val="00163991"/>
     <w:rsid w:val="0016768F"/>
     <w:rsid w:val="00223045"/>
     <w:rsid w:val="002D33B1"/>
     <w:rsid w:val="002D3591"/>
     <w:rsid w:val="003514A0"/>
+    <w:rsid w:val="0037481B"/>
     <w:rsid w:val="004F7E17"/>
     <w:rsid w:val="00532896"/>
     <w:rsid w:val="005A05CE"/>
     <w:rsid w:val="00653AF6"/>
     <w:rsid w:val="006C2604"/>
     <w:rsid w:val="0070452E"/>
     <w:rsid w:val="00931659"/>
     <w:rsid w:val="00944795"/>
     <w:rsid w:val="00A3191E"/>
     <w:rsid w:val="00AA1AA5"/>
     <w:rsid w:val="00AC6C98"/>
     <w:rsid w:val="00AD02FC"/>
     <w:rsid w:val="00B73A5A"/>
+    <w:rsid w:val="00D3030C"/>
     <w:rsid w:val="00DD4545"/>
     <w:rsid w:val="00E24886"/>
     <w:rsid w:val="00E34390"/>
     <w:rsid w:val="00E438A1"/>
     <w:rsid w:val="00EA015F"/>
     <w:rsid w:val="00F01E19"/>
     <w:rsid w:val="00F168CB"/>
     <w:rsid w:val="00FB121A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0B29AA2A"/>
+  <w14:docId w14:val="097AEA99"/>
   <w15:docId w15:val="{D02B9D3D-BDC6-42EB-A93A-1549C8F28588}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>