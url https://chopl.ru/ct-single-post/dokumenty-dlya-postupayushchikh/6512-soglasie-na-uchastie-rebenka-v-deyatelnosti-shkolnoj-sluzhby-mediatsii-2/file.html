--- v0 (2025-12-08)
+++ v1 (2026-06-09)
@@ -311,51 +311,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E74E2F" w:rsidRPr="00A048B5" w:rsidTr="00E74E2F">
+      <w:tr w:rsidR="00E74E2F" w:rsidRPr="00AA3BE8" w:rsidTr="00E74E2F">
         <w:trPr>
           <w:trHeight w:val="2734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E74E2F" w:rsidRDefault="00E74E2F" w:rsidP="00E74E2F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24886">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Я</w:t>
@@ -552,52 +552,50 @@
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
             <w:r w:rsidRPr="00F168CB">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A048B5" w:rsidRPr="00F168CB">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ребенка</w:t>
             </w:r>
             <w:r w:rsidRPr="00F168CB">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E74E2F" w:rsidRPr="00E74E2F" w:rsidRDefault="00E74E2F" w:rsidP="00E74E2F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -725,58 +723,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Дата: </w:t>
             </w:r>
             <w:r w:rsidRPr="00671F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«___»_________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
-            <w:r w:rsidRPr="00671F6B">
+            <w:r w:rsidR="00AA3BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">_ 2025 год </w:t>
+              <w:t>_ 20__</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00671F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00E74E2F" w:rsidRDefault="00E74E2F" w:rsidP="008F2604">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E74E2F" w:rsidRDefault="00E74E2F" w:rsidP="008F2604">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -940,83 +949,85 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A05CE"/>
     <w:rsid w:val="002D33B1"/>
     <w:rsid w:val="002D3591"/>
     <w:rsid w:val="003514A0"/>
     <w:rsid w:val="004907A0"/>
     <w:rsid w:val="004D5ECF"/>
     <w:rsid w:val="004F7E17"/>
     <w:rsid w:val="00536124"/>
     <w:rsid w:val="005A05CE"/>
     <w:rsid w:val="00653AF6"/>
     <w:rsid w:val="009B096F"/>
     <w:rsid w:val="00A048B5"/>
+    <w:rsid w:val="00AA3BE8"/>
     <w:rsid w:val="00B73A5A"/>
     <w:rsid w:val="00B872F9"/>
     <w:rsid w:val="00E438A1"/>
     <w:rsid w:val="00E74E2F"/>
     <w:rsid w:val="00E819F2"/>
     <w:rsid w:val="00F01E19"/>
     <w:rsid w:val="00FA079B"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FE699B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="76F6BE0D"/>
   <w15:docId w15:val="{99FD74FF-E325-4FEC-B033-419336FA44B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1810,51 +1821,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDACB1E6-D218-4C22-8266-A4C8CF9B0765}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D209E4BB-96D1-4234-BE3B-E4C3A3BA1FF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>162</Words>
   <Characters>925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>